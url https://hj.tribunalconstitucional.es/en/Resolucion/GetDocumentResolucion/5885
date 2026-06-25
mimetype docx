--- v0 (2025-12-08)
+++ v1 (2026-06-25)
@@ -1017,51 +1017,60 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Otorgar el amparo solicitado por don Alfonso Villalonga Navarro y, en consecuencia:   1º Reconocer su derecho a la legalidad penal (art. 25.1 CE).</w:t>
+        <w:t xml:space="preserve">Otorgar el amparo solicitado por don Alfonso Villalonga Navarro y, en consecuencia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">1º Reconocer su derecho a la legalidad penal (art. 25.1 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º Declarar la nulidad de las Sentencias del Juzgado de lo Penal núm. 25 de Madrid de 29 de junio de 2002 y de la Sección Decimosexta de la Audiencia Provincial de Madrid de 30 de abril de 2003, por las que se le condena como autor de un delito de intrusismo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>