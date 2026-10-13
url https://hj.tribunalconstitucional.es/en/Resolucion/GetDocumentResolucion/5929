--- v0 (2025-12-07)
+++ v1 (2026-10-13)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 20 de noviembre de 2006</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1026,51 +1026,60 @@
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Otorgar el amparo solicitado por Codere Barcelona, S.A. y, en consecuencia:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º Reconocer su derecho a la tutela judicial efectiva (art. 24.1 CE).    2º Declarar la nulidad de los Autos de la Sección Primera de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de Cataluña de 16 de mayo de 2003, de 16 de junio de 2003 y de 4 de septiembre de 2003, recaídos en el recurso contencioso- administrativo núm. 272-2003; asimismo declarar la nulidad de los Autos de la misma Sala y Sección de 17 de octubre de 2003 y de 4 de diciembre de 2003, recaídos en el recurso contencioso-administrativo núm. 762-2003.</w:t>
+        <w:t xml:space="preserve">1º Reconocer su derecho a la tutela judicial efectiva (art. 24.1 CE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">2º Declarar la nulidad de los Autos de la Sección Primera de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de Cataluña de 16 de mayo de 2003, de 16 de junio de 2003 y de 4 de septiembre de 2003, recaídos en el recurso contencioso- administrativo núm. 272-2003; asimismo declarar la nulidad de los Autos de la misma Sala y Sección de 17 de octubre de 2003 y de 4 de diciembre de 2003, recaídos en el recurso contencioso-administrativo núm. 762-2003.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3º Retrotraer las actuaciones al momento procesal oportuno para que se adopte por la Sección Primera de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de Cataluña en los recursos contencioso-administrativos núm.  272-2003 y núm. 762-2003 la resolución adecuada con respeto al derecho fundamental reconocido.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>