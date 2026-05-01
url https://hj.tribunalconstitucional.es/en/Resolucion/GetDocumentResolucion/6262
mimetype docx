--- v0 (2025-12-25)
+++ v1 (2026-05-01)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 25 de febrero de 2008</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -877,51 +877,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. Como punto de partida debemos recordar que en la STC 138/2000, de 29 de mayo, este Tribunal afirmó que para analizar una queja relativa a un derecho fundamental de carácter sustantivo como el citado, se debe realizar una indagación que no se cumple con la simple constatación de la razonable interpretación que pueda exhibir la resolución judicial impugnada; de otro modo, toda interpretación de la normativa reguladora del acceso a las funciones públicas que se estime lesiva de cualquier otro derecho fundamental de carácter sustantivo sería reconducible al marco del derecho a la tutela judicial efectiva que, al mismo tiempo que se convertiría en un confuso cajón de sastre, perdería los perfiles propios que le caracterizan, tal como ha sido construido a través de la jurisprudencia de este Tribunal. Si esa interpretación de la legalidad contiene razonamientos y pronunciamientos lesivos de un derecho fundamental de carácter sustantivo podrá ser anulada en esta sede constitucional, pero por vulneración de este derecho y no del derecho a la tutela judicial efectiva.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Una vez perfilado el alcance de nuestro análisis, es conveniente recordar que, como ya dijimos en la STC 73/1998, de 31 de marzo, el derecho fundamental reconocido en el art. 23.2 CE no sólo se proyecta sobre los cargos de representación política sino también sobre los funcionariales, lo que ha llevado a rodear a los procesos de acceso a la función pública de una importante serie de garantías invocables en el recurso de amparo constitucional, sin perjuicio de que también es doctrina consolidada, por todas STC 353/1993, de 29 de noviembre, que dicho precepto no confiere derecho sustantivo alguno a la ocupación de cargos ni a desempeñar funciones determinadas, sino que garantiza a los ciudadanos una situación jurídica de igualdad en el acceso a las funciones públicas, con la consiguiente imposibilidad de establecer requisitos para acceder a las mismas que tengan carácter discriminatorio; se otorga así un derecho de carácter reaccional para impugnar ante la justicia ordinaria, y en último extremo ante este Tribunal, toda norma o aplicación concreta de una norma que quiebre la igualdad.</w:t>
+        <w:t xml:space="preserve">Una vez perfilado el alcance de nuestro análisis, es conveniente recordar que, como ya dijimos en la STC 73/1998, de 31 de marzo, el derecho fundamental reconocido en el art. 23.2 CE no sólo se proyecta sobre los cargos de representación política sino también sobre los funcionariales, […] lo que ha llevado a rodear a los procesos de acceso a la función pública de una importante serie de garantías invocables en el recurso de amparo constitucional, sin perjuicio de que también es doctrina consolidada, por todas STC 353/1993, de 29 de noviembre, que dicho precepto no confiere derecho sustantivo alguno a la ocupación de cargos ni a desempeñar funciones determinadas, sino que garantiza a los ciudadanos una situación jurídica de igualdad en el acceso a las funciones públicas, con la consiguiente imposibilidad de establecer requisitos para acceder a las mismas que tengan carácter discriminatorio; se otorga así un derecho de carácter reaccional para impugnar ante la justicia ordinaria, y en último extremo ante este Tribunal, toda norma o aplicación concreta de una norma que quiebre la igualdad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">También hemos dicho que el art. 23.2 CE “actúa no sólo en el momento del acceso a la función pública, sino también durante la vigencia de la relación funcionarial y, por tanto, es aplicable a los actos relativos a la provisión de puestos de trabajo (SSTC 75/1983, 15/1988 y 47/1989). Sin embargo, es diferente el rigor e intensidad con que operan los principios de mérito y capacidad según se trate del inicial ingreso en la función pública o del ulterior desarrollo o promoción de la propia carrera administrativa, pues en el supuesto de provisión de puestos de trabajo entre personas que ya han accedido a la función pública y, por ende, acreditado los requisitos de mérito y capacidad, cabe tener en cuenta otros criterios distintos enderezados a lograr una mayor eficacia en la organización y prestación de los servicios públicos o a satisfacer otros bienes constitucionalmente protegidos (SSTC 192/1991 y 200/1991)” (STC 365/1993, de 13 de diciembre, FJ 7). Por tanto, con ciertas matizaciones cabe alegar la vulneración del art. 23.2 CE en un concurso de traslados como es el caso.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">