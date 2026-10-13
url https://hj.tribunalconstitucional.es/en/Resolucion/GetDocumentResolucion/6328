--- v0 (2025-12-07)
+++ v1 (2026-10-13)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 24 de julio de 2008</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -661,51 +661,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La duda central puesta de relieve en el Auto de planteamiento se refiere a la existencia de un tratamiento punitivo diferente de la misma conducta en función del sexo de los sujetos activo y pasivo, que sería por ello contrario al art. 14 CE. En casos como el presente, en que se producen agresiones mutuas entre el varón y la mujer, valoradas como de la misma gravedad, la Magistrada sostiene que viene realizando una aplicación del tipo que entiende conforme a la Constitución, consistente en aplicar la pena de trabajos en beneficio de la comunidad, de duración idéntica con independencia del sexo del autor y de la víctima. Sin embargo, dado que en esta ocasión ha de dictar una Sentencia de conformidad y que las penas solicitadas por la acusación y con las que las partes se conformaron son de prisión y distintas para el acusado y para la acusada, sin que existan circunstancias que lo justifiquen, se vulneraría en el caso, como consecuencia de la aplicación de esa alternativa punitiva prevista en el tipo, el principio de igualdad ante la ley.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. Antes de abordar el examen de la cuestión de fondo, hemos de resolver las dudas de orden procesal planteadas tanto por el Abogado del Estado como por el Fiscal General del Estado, debiendo recordar que no existe ningún óbice para hacer un pronunciamiento de inadmisión de una cuestión de inconstitucionalidad en la fase de resolución de las mismas, esto es, mediante Sentencia, dado que la tramitación específica del art. 37.1 LOTC no tiene carácter preclusivo y cabe apreciar en Sentencia la ausencia de los requisitos, tanto procesales como de fundamentación, requeridos para el válido planteamiento de la cuestión de inconstitucionalidad (por todas, SSTC 133/2004, de 22 de julio, FJ 1; 255/2004, de 22 de diciembre, FJ 2; 224/2006, de 6 de julio, FJ 4; 166/2007, de 4 de julio, FJ 5; 59/2008, de 14 de mayo, FJ 2).</w:t>
+        <w:t xml:space="preserve">2. Antes de abordar el examen de la cuestión de fondo, hemos de resolver las dudas de orden procesal planteadas tanto por el Abogado del Estado como por el Fiscal General del Estado, debiendo recordar que no existe ningún óbice para hacer un pronunciamiento de inadmisión de una cuestión de inconstitucionalidad en la fase de resolución de las mismas, esto es, mediante Sentencia, dado que la tramitación específica del art. 37.1 LOTC no tiene carácter preclusivo y cabe apreciar en Sentencia la ausencia de los requisitos, tanto procesales como de fundamentación, requeridos para el válido planteamiento de la cuestión de inconstitucionalidad (por todas, SSTC 133/2004, de 22 de julio, FJ 1; 255/2004, de 23 de diciembre, FJ 2; 224/2006, de 6 de julio, FJ 4; 166/2007, de 4 de julio, FJ 5; 59/2008, de 14 de mayo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Abogado del Estado entiende que no se satisfacen las exigencias del denominado juicio de relevancia, toda vez que el juzgador no está cuestionando la constitucionalidad de la norma propiamente dicha —ya que afirma que existen interpretaciones de la misma conformes a la Constitución— sino el resultado de su concreta aplicación al caso, derivado de la conformidad de los acusados con la petición de pena solicitada por el Fiscal. El Fiscal General del Estado entiende, igualmente, que del Auto de planteamiento se desprende que el precepto cuestionado no suscita duda de constitucionalidad alguna a la Magistrada, siendo la aplicación del mismo solicitada por las partes la que entiende contraria a la Constitución, planteamiento que no puede ser acogido en una cuestión de inconstitucionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Ciertamente, si la duda de constitucionalidad no surgiera de la norma cuestionada, sino exclusivamente del contenido del pacto de conformidad propuesto por el Fiscal y aceptado por las partes, cabría sostener —en paralelo a lo que afirmamos en la STC 100/2006, de 30 de marzo, FJ 2— que no se ha formulado correctamente el juicio de relevancia, al no plantearse una duda de constitucionalidad sobre la norma de cuya validez depende el fallo, único objeto posible de este tipo de procedimientos.  Sin embargo, en el presente caso —y en contra de lo sostenido tanto por el Abogado del Estado como por el Fiscal General— en el Auto de planteamiento de la cuestión no se afirma tanto que exista una interpretación posible del tipo conforme a la Constitución, como que en los casos de agresiones mutuas entre varón y mujer, valoradas como de igual gravedad, el problema de constitucionalidad que se plantea puede obviarse (y de hecho así se ha venido haciendo por el órgano judicial) inaplicando la parte del tipo que suscita las dudas (esto es, la previsión de penas de prisión de distinta duración en función del sexo de los sujetos activo y pasivo), y optando por imponer la pena alternativa de trabajos en beneficio de la comunidad, en la que no se establece esa diferencia punitiva. Una opción que no tendría en el presente caso, a la vista de la calificación realizada por el Ministerio Fiscal y de las penas solicitadas por éste y con las que las partes se conformaron. Y, situados en ese marco punitivo, no puede negarse que la Magistrada cuestiona la constitucionalidad del art. 153 CP, en cuanto a la previsión de penas de prisión de distinta gravedad en función del sexo del autor, y que ésta es la norma aplicable al caso y de cuya validez depende el fallo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">