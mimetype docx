--- v0 (2025-12-07)
+++ v1 (2026-08-26)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de de 28 de octubre de 2008</w:t>
+        <w:t>de 28 de octubre de 2008</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -1005,51 +1005,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el “Boletín Oficial del Estado”.</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a veintiocho de octubre de dos mil ocho.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>