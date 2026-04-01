--- v0 (2025-12-16)
+++ v1 (2026-04-01)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 25 de junio de 2009</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -760,51 +760,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2. Antes de abordar el examen de la cuestión de fondo planteada, hemos de resolver las dudas de orden procesal planteadas por el Abogado del Estado, debiendo recordar que no existe ningún óbice para realizar un pronunciamiento de inadmisión de una cuestión de inconstitucionalidad en la fase de resolución de las mismas, esto es, mediante Sentencia, dado que la tramitación específica del art. 37.1 LOTC no tiene carácter preclusivo y cabe apreciar en Sentencia la ausencia de los requisitos, tanto procesales como de fundamentación, requeridos para el válido planteamiento de la cuestión de inconstitucionalidad (por todas, SSTC 224/2006, de 6 de julio, FJ 4; 166/2007, de 4 de julio, FJ 5; 59/2008, de 14 de mayo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sostiene el Abogado del Estado que, aunque el órgano judicial cuestiona la constitucionalidad del art. 171.4 CP en su conjunto, resulta obvio que la norma de cuya validez depende el fallo es el primer párrafo del citado precepto, y no el segundo, por lo que respecto de éste la cuestión no puede ser admitida. A ello se añade que también resultaría inadmisible la pretendida violación de la garantía de lex certa consagrada en el art. 25.1 CE, puesto que ese fundamento de posible inconstitucionalidad no aparece mencionado en la providencia de 6 de abril de 2006, mediante la que se cumplió el trámite de audiencia a las partes y al Ministerio Fiscal sobre la procedencia de plantear la cuestión. Ambas solicitudes deben ser acogidas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Es doctrina de este Tribunal que, aunque en principio es al órgano judicial que plantea la cuestión a quien corresponde formular el llamado juicio de relevancia, esta regla debe ceder en los supuestos en los que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no media nexo causal alguno entre la validez de la norma cuestionada y la resolución del proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales (por todas, SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4; 174/1998, de 23 de julio, FJ 1; 203/1998, de 15 de octubre, FJ 2; 67/2002, de 21 de marzo, FJ 2; 63/2003, de 27 de marzo, FJ 2; 255/2004, de 22 de diciembre, FJ 2; 252/2005, de 11 de octubre, FJ 3; 100/2006, de 30 de marzo, FJ 2).</w:t>
+        <w:t xml:space="preserve">Es doctrina de este Tribunal que, aunque en principio es al órgano judicial que plantea la cuestión a quien corresponde formular el llamado juicio de relevancia, esta regla debe ceder en los supuestos en los que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no media nexo causal alguno entre la validez de la norma cuestionada y la resolución del proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales (por todas, SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4; 174/1998, de 23 de julio, FJ 1; 203/1998, de 15 de octubre, FJ 2; 67/2002, de 21 de marzo, FJ 2; 63/2003, de 27 de marzo, FJ 2; 255/2004, de 23 de diciembre, FJ 2; 252/2005, de 11 de octubre, FJ 3; 100/2006, de 30 de marzo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Y en el presente caso nos encontramos ante un supuesto en que resulta notorio que el párrafo segundo del art. 171.4 CP no resulta de aplicación al caso y que la norma de cuya validez depende el fallo y la única cuyo análisis de constitucionalidad nos compete en el presente procedimiento, de conformidad con lo dispuesto en el art. 35 LOTC, es el párrafo primero del art. 174. 1 CP. Como quedó expuesto en los antecedentes, el supuesto de hecho al que el Juez ha de aplicar la norma cuestionada es el de unas presuntas amenazas proferidas por un hombre contra su mujer, sin que exista en las actuaciones dato alguno que permita entender que la víctima era una de las personas especialmente vulnerables a las que se refiere el párrafo segundo. De hecho en el Auto de planteamiento, y aunque se cuestiona el precepto en su totalidad, al formular el juicio de relevancia se sostiene que la norma es aplicable al caso en la medida en que los hechos enjuiciados “son en verdad constitutivos de amenazas leves sin uso de arma o instrumento peligroso en domicilio común y en presencia de menor por un hombre respecto de su ex pareja femenina”, lo que remite sin duda alguna al párrafo primero del precepto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por otra parte, el órgano judicial en el Auto de planteamiento formula una duda de constitucionalidad, relativa al mandato de determinación como manifestación del principio de legalidad penal (art. 25.1 CE), que se refiere sustancialmente a la vulneración del mandato de certeza por la inclusión en el tipo de un concepto jurídico indeterminado, como es el de “persona especialmente vulnerable” en el párrafo segundo del art. 171.4 CP. Respecto de esta duda de constitucionalidad por vulneración del art. 25.1 CE no nos compete pronunciarnos en el presente procedimiento por dos razones. En primer lugar, porque se refiere exclusivamente al segundo párrafo del art. 171.4 CP, norma de cuya validez no depende el fallo en el proceso. En segundo lugar porque —como pone de manifiesto el Abogado del Estado— quienes son parte en el proceso penal a quo no fueron oídos, atendiendo a la providencia de 6 de abril de 2006 mediante la que se les dio audiencia para que se pronunciaran sobre la pertinencia de plantear la cuestión de constitucionalidad. Nos encontramos, por tanto, ante un cuestionamiento de la constitucionalidad de la Ley por completo ajeno a lo alegado en el trámite previo, por lo que el mismo quedó privado de toda virtualidad, con los efectos consiguientes sobre la admisibilidad de la cuestión (por todas, STC 138/2005, de 26 de mayo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">