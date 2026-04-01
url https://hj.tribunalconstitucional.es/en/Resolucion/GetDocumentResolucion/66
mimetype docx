--- v0 (2025-12-13)
+++ v1 (2026-04-01)
@@ -489,51 +489,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">g) El segundo motivo de inconstitucionalidad se funda en la infracción del art. 14. La Ley no tiene por objeto inmediato la regulación de la asistencia religiosa a las Fuerzas Armadas, pero de hecho su art. 9, punto cuatro, consagra la situación que existía con anterioridad a la Norma Fundamental, como si ésta no obligase a un nuevo planteamiento, no ya en lo relativo a la organización como Cuerpo Eclesiástico, sino en lo que se refiere a su extensión a otras confesiones. La Constitución no manda a los poderes públicos que tutelen el interés religioso mediante la organización de un servicio de asistencia en las Fuerzas Armadas, pero, una vez que el Estado, a través del Acuerdo con la Santa Sede, se ha comprometido a mantener ese servicio en relación con la Iglesia Católica, la rigurosa observancia del principio de igualdad obliga a la extensión del servicio en favor de otras confesiones, haciendo abstracción de que deba concretarse en un «cuerpo eclesiástico», como quiere la Ley, o a través de otras fórmulas que no impliquen integración orgánica, como estiman los recurrentes. Sería conveniente que se realizasen los acuerdos y negociaciones que contempla el art. 7 de la Ley Orgánica de Libertad Religiosa, pero ello no es imprescindible. La inexistencia de acuerdos no difiere la obligación de los poderes públicos de extender la asistencia religiosa en favor de otras confesiones, del mismo modo que la Ley no constituye mediación necesaria para la aplicación de los derechos fundamentales. La obligación no deriva, como en el caso de la Iglesia Católica, de unos Acuerdos internacionales, sino del necesario respeto al principio de igualdad. Cualquier normativa, legal o reglamentaria, que se refiera al tema de la asistencia religiosa a las Fuerzas Armadas, debe recoger la posibilidad de una asistencia no católica y debe hacerlo sin necesidad de concertación previa con las confesiones, porque lo exigible no es tanto que la asistencia se materialice de hecho, lo que depende en parte de las propias confesiones, sino que la Ley articule los modos y procedimientos que hagan posible esa asistencia; de lo contrario, se está produciendo una discriminación entre los soldados españoles fundada en sus creencias religiosas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La invocación de la igualdad jurídica en el presente caso requiere algunas precisiones. La igualdad no se exige sólo «ante la Ley», sino también «en la Ley». No vincula solamente a la Administración y a los jueces, sino también al legislador. El respeto del principio de igualdad se exige a las Leyes que restringen o limitan la libertad o los derechos del ciudadano y a las que otorguen tutela jurídica o que ofrezcan determinadas ventajas, beneficios o ayudas a las personas que se hallen en una cierta situación. La infracción del art. 14 puede llevar a una discriminación negativa y a una positiva. Esto último sucede cuando los poderes públicos promueven o facilitan el ejercicio de un derecho fundamental, no en favor de todos sus titulares, sino sólo en favor de una categoría de ellos sin causa que lo justifique. El principio de igualdad obliga a tratar igualmente las situaciones iguales. El legislador goza de una indudable discrecionalidad para valorar políticamente los hechos y las relaciones sociales, pero, desde la perspectiva de la igualdad jurídica, la discrecionalidad no es mayor cuando otorga beneficios o ayudas que cuando impone cargas o limitaciones. La igualdad jurídica opera en el ámbito de la función garantizadora con la misma intensidad que en la esfera de la función promocional. El legislador es más o menos libre para designar las finalidades que deben promoverse, pero, una vez decidido, no puede hacer discriminaciones atendiendo al factor o dato de la confesionalidad o religiosidad. La infracción de la igualdad por la norma impugnada presenta dos características. No se trata de imponer una carga u obligación a unos, eximiendo a otros, sino de promover el ejercicio de la libertad religiosa de los creyentes católicos y sólo de los católicos. Los demás gozan de libertad, pero su libertad no es promovida, al no gozar de un servicio previsto de asistencia religiosa. Si este tratamiento diverso está o no justificado es problema que se tratará más adelante. Ahora interesa destacar, que el control de constitucionalidad por infracción del art. 14 puede verificarse cuando la Ley supone cargas o limitaciones a un grupo o categoría de ciudadanos, y cuando excluye a otros implícita o explícitamente, del goce de medidas de protección o fomento; siempre, claro está, que no exista una «justificación objetiva y razonable» (Sentencia del Tribunal Constitucional de 2 de julio de 1981) que autorice el tratamiento desigual; o, si se prefiere, cuando no sea factible apreciar «una conducta arbitraria o no justificada de los poderes públicos» (Sentencia del Tribunal Constitucional de 10 de julio de 1981). La segunda característica, conectada con la anterior, es que la infracción del art. 14 se produce por «omisión», porque, si bien la norma persigue finalidades constitucionalmente apreciables, no tutela todos los intereses relevantes. La asistencia religiosa a las Fuerzas Armadas está al servicio de la libertad religiosa de los militares, lo que es muy estimable, pero la infracción se produce al limitarse esa asistencia a la confesión católica. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">¨Puede declararse la inconstitucionalidad de una norma porque su ámbito de vigencia no es todo lo amplio que debiera ser, porque no promueve el ejercicio de la libertad religiosa de todas las creencias y confesiones?. Los recurrentes estiman que sí, aunque la asistencia religiosa a las Fuerzas Armadas no sea una obligación constitucional. </w:t>
+        <w:t xml:space="preserve">¿Puede declararse la inconstitucionalidad de una norma porque su ámbito de vigencia no es todo lo amplio que debiera ser, porque no promueve el ejercicio de la libertad religiosa de todas las creencias y confesiones?. Los recurrentes estiman que sí, aunque la asistencia religiosa a las Fuerzas Armadas no sea una obligación constitucional. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Los destinatarios de la igualdad no son sólo las personas físicas, sino también las jurídicas. El art. 14 exige que las distinciones normativas realizadas por el legislador sean razonables y estén justificadas por causa legítima y no arbitraria, con independencia de quienes sean los sujetos destinatarios, porque los sujetos pueden y suelen ser indiferenciados y porque, como dice una Sentencia de la Corte Constitucional italiana, «una legítima disparidad entre varias asociaciones inevitablemente repercute en la esfera jurídica de los inscritos y por ello se resuelve, siquiera sea mediatamente, en una violación de la igualdad del ciudadano». La misma Sentencia afirma en otro de sus apartados que el principio de igualdad impide a la Ley realizar una injustificada disparidad de tratamiento de las situaciones jurídicas «independientemente de la naturaleza y de la cualificación de los sujetos... ». </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el presente caso la cuestión puede contemplarse desde la perspectiva de las personas físicas y desde el punto de vista de los grupos confesionales. Se produce una infracción del art. 14, porque se trata de modo distinto a las confesiones y se produce al no poner a disposición de todos los militares la misma calidad de asistencia religiosa, discriminando a los no católicos. El problema de los destinatarios de la igualdad no constituye ningún obstáculo serio. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -570,141 +570,141 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. El Abogado del Estado, en nombre del Gobierno de la nación, se ha opuesto al recurso, alegando que la Ley impugnada se limita a reflejar una escala que determina los tiempos de efectividad en el empleo para el ascenso al inmediato superior. Se aprecia por ello una visible discordancia entre la causa de pedir y el contenido normativo de la disposición impugnada. La norma legal, cuya nulidad se pide, no crea, ni organiza, el «Cuerpo Eclesiástico del Ejército de Tierra». Se limita a la modesta función de definir las condiciones de tiempo precisas para el ascenso a los distintos empleos. Lo que para otras Leyes y disposiciones anteriores es el punto de llegada, la Ley combatida lo utiliza como un simple presupuesto para la fijación de unos efectos complementarios. La demanda no pretende la declaración de inconstitucionalidad de la norma combativa por razón de su específico contenido normativo (tiempo de servicio para el ascenso), sino por razón de su presupuesto: el Cuerpo Eclesiástico del Ejército de Tierra, cuya existencia juzga incompatible por la Constitución. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A juicio del Abogado del Estado, este planteamiento del recurso es incorrecto, porque debe existir correspondencia entre el contenido de la impugnación y el contenido normativo de la Ley impugnada. Si esta correspondencia no se diera, bastaría cualquier aditamento complementario o incluso cualquier referencia marginal a una norma antigua, en una Ley reciente, para que se diera contra ella la vía de la impugnación. De prosperar el recurso -dados los términos limitativos del art. 39.1 de la LOTC- lo único que se eliminaría del orden jurídico sería la «escalilla» de tiempo de ascenso contenida en el punto cuarto del art. 9 de la Ley impugnada, sobreviviendo las Leyes creadoras y reguladoras de los cuerpos eclesiásticos castrenses. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Señala el Abogado del Estado que el escrito de demanda afirma que la vulneración del mandato de que ninguna confesión tendrá carácter estatal es uno de los reproches que se hace a la disposición impugnada. ¨En qué consiste la confesionalidad del Estado? </w:t>
+        <w:t xml:space="preserve">Señala el Abogado del Estado que el escrito de demanda afirma que la vulneración del mandato de que ninguna confesión tendrá carácter estatal es uno de los reproches que se hace a la disposición impugnada. ¿En qué consiste la confesionalidad del Estado? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esta pregunta es obligada para poder medir la norma impugnada desde el sentido de la norma constitucional invocada. La confesionalidad del Estado es una norma, dictada por el Estado, en la que éste confiesa como verdadera una determinada fe religiosa y hace solemne declaración de acatarla. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">¨Cuáles son los efectos de una norma semejante? Esta pregunta hay que formularla en el sentido y bajo los esquemas metodológicos propios del Derecho, tratando de indagar las consecuencias obligadas del juicio hipotético de la norma, determinando las conductas prohibidas, que, de no existir tal norma, habrían de ser reputadas como lícitas. No basta invocar una afinidad ideológica entre la declaración y otras normas legales; es necesario acreditar una relación de dependencia o condicionamiento jurídico. </w:t>
+        <w:t xml:space="preserve">¿Cuáles son los efectos de una norma semejante? Esta pregunta hay que formularla en el sentido y bajo los esquemas metodológicos propios del Derecho, tratando de indagar las consecuencias obligadas del juicio hipotético de la norma, determinando las conductas prohibidas, que, de no existir tal norma, habrían de ser reputadas como lícitas. No basta invocar una afinidad ideológica entre la declaración y otras normas legales; es necesario acreditar una relación de dependencia o condicionamiento jurídico. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">No todos los actos de un Estado confesional pueden considerarse como actos de fe y no todos los actos de un Estado aconfesional han de ser forzosamente ajenos al fenómeno religioso. Las normas sobre la enseñanza religiosa o sobre la asistencia religiosa en las prisiones son un claro exponente de esta idea. El principio de confesionalidad del Estado no tiene un contenido preciso, que permita inferir manifestaciones inequívocas. Muchas de las características del llamado «Estado confesional» o de la «Religión de Estado» son ejemplos de valor científico o histórico, sin validez universal y no utilizables bajo los precisos esquemas del Derecho. La confesionalidad del Estado puede predicarse desde los regímenes teocráticos hasta de los textos constitucionales de sentido liberal que comienzan con una profesión de fe, pasando por los que utilizan fórmulas de sumisión y acatamiento como puro simbolismo para actuar bajo su cobertura intereses civiles de la sociedad o de las estructuras políticas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El reverso de la confesionalidad del Estado es el principio que consagra el art. 16.3 de la Constitución. Toda norma permite descubrir un mandato que antes no existía, ya que de otro modo sería inútil su enunciación. El art. 16.3 contiene el indudable propósito de estatuir un principio diverso al que regía en el sistema preconstitucional. El mandato tiene así una virtualidad modificativa de la realidad normativa anterior. Desde el punto de vista político refleja una de las «réplicas» y «contrarréplica» que en este punto se han ido sucediendo en la historia del constitucionalismo español. Desde el plano jurídico, ¨qué efectos hay que inferir de este mandato y qué consecuencias positivas debe comportar? Para contestar a este interrogante, más que buscar una significación política, hay que investigarse su designio práctico. ¨Cuál es el propósito de este enunciado? La demanda facilita la respuesta al decir que «el art. 16.3 establece un sistema laico o no confesional con el propósito de impedir un acto de fe religiosa por parte del Estado. El fin de la norma es evitar una declaración de confesionalidad; que el Estado manifieste profesar una fe determinada, que la declare como verdadera y que la asuma como propia. </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">La teleología del precepto permite avanzar un poco más. ¨Por qué prohíbe la Constitución un acto de fe religiosa del Estado? Es difícil admitir que este fin se agote en sí mismo y que el texto básico haya querido introducir una declaración dogmática, cuyo valor práctico se encierra en su simple formulación. En la norma hay que ver, junto a su propósito inmediato un fin de mayor alcance. La razón de prohibir al Estado la adopción de una religión oficial estriba en proteger la libertad religiosa de los ciudadanos y la igualdad de éstos, evitando que reciban un trato discriminatorio por razón de sus creencias. La colocación sistemática de este mandato en el art. 16 y la primacía que hay que reconocer a la protección de los derechos fundamentales abonan esta tesis, que, es la que late en la demanda, que inicia su argumentación con la invocación de los derechos fundamentales y acaba ofreciendo razonamientos para entender que éstos han sido vulnerados por el precepto combatido. </w:t>
+        <w:t xml:space="preserve">El reverso de la confesionalidad del Estado es el principio que consagra el art. 16.3 de la Constitución. Toda norma permite descubrir un mandato que antes no existía, ya que de otro modo sería inútil su enunciación. El art. 16.3 contiene el indudable propósito de estatuir un principio diverso al que regía en el sistema preconstitucional. El mandato tiene así una virtualidad modificativa de la realidad normativa anterior. Desde el punto de vista político refleja una de las «réplicas» y «contrarréplica» que en este punto se han ido sucediendo en la historia del constitucionalismo español. Desde el plano jurídico, ¿Qué efectos hay que inferir de este mandato y qué consecuencias positivas debe comportar? Para contestar a este interrogante, más que buscar una significación política, hay que investigarse su designio práctico. ¿Cuál es el propósito de este enunciado? La demanda facilita la respuesta al decir que «el art. 16.3 establece un sistema laico o no confesional con el propósito de impedir un acto de fe religiosa por parte del Estado. El fin de la norma es evitar una declaración de confesionalidad; que el Estado manifieste profesar una fe determinada, que la declare como verdadera y que la asuma como propia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">La teleología del precepto permite avanzar un poco más. ¿Por qué prohíbe la Constitución un acto de fe religiosa del Estado? Es difícil admitir que este fin se agote en sí mismo y que el texto básico haya querido introducir una declaración dogmática, cuyo valor práctico se encierra en su simple formulación. En la norma hay que ver, junto a su propósito inmediato un fin de mayor alcance. La razón de prohibir al Estado la adopción de una religión oficial estriba en proteger la libertad religiosa de los ciudadanos y la igualdad de éstos, evitando que reciban un trato discriminatorio por razón de sus creencias. La colocación sistemática de este mandato en el art. 16 y la primacía que hay que reconocer a la protección de los derechos fundamentales abonan esta tesis, que, es la que late en la demanda, que inicia su argumentación con la invocación de los derechos fundamentales y acaba ofreciendo razonamientos para entender que éstos han sido vulnerados por el precepto combatido. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A juicio del Abogado del Estado, la aconfesionalidad del Estado conduce a estimar inconstitucionales aquellas normas que de manera directa hagan profesión de fe religiosa y aquellas otras que vulneren la libertad religiosa o que coloquen a los ciudadanos en una situación de desigualdad discrinatoria. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De esta manera, junto al ámbito específico de la interdicción de normas que representen actos de fe o de confesión religiosa, el precepto constitucional -en razón de su fin último- nos ofrece un parámetro claro para inferir qué normas se ajustan y cuáles otras se desvían del principio aludido. Si hay lesión de la libertad o de la igualdad de los ciudadanos habrá posibilidad de entender que el Estado ha rebasado los límites de su aconfesionalidad. Por el contrario, cualquier medida relacionada con lo religioso que no atente a las libertades fundamentales ni infrinja de manera frontal el propósito inmediato del principio, deberá considerarse ajustado al texto constitucional. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Señala el Abogado del Estado que la demanda habla de una confusión entre función pública y función religiosa, que en diversos pasajes de su redacción emplea como reproche a la Ley impugnada. Plantea con ello un problema delicado en su tratamiento, que sólo depurándolo de aditamentos políticos e históricos puede ser objeto de un correcto planteamiento jurídico. Cuando se habla de «función» y se adjetiviza el concepto con la nota de lo público o de lo estatal, se está describiendo un cometido asumible por un ente público, que una vez asumido debe ser realizado. Las funciones públicas en su conjunto describe el ámbito de lo lícitamente actuable por los poderes públicos. Frente a la claridad de este concepto, ¨cuál es el de la «función religiosa»? no es fácilmente manejable por el Derecho, porque los individuos y las comunidades no son «titulares de funciones», sino sujetos libres. Hablar de función pública y de función religiosa como términos o criterios de delimitación, desde la perspectiva del Estado de derecho de nuestros días es difícil de comprender, porque parece evocar el dualismo de las «dos potestades». Sólo mediante el reconocimiento recíproco de dos esferas propias de actuación, tendría sentido este tipo de contraposiciones. </w:t>
+        <w:t xml:space="preserve">Señala el Abogado del Estado que la demanda habla de una confusión entre función pública y función religiosa, que en diversos pasajes de su redacción emplea como reproche a la Ley impugnada. Plantea con ello un problema delicado en su tratamiento, que sólo depurándolo de aditamentos políticos e históricos puede ser objeto de un correcto planteamiento jurídico. Cuando se habla de «función» y se adjetiviza el concepto con la nota de lo público o de lo estatal, se está describiendo un cometido asumible por un ente público, que una vez asumido debe ser realizado. Las funciones públicas en su conjunto describe el ámbito de lo lícitamente actuable por los poderes públicos. Frente a la claridad de este concepto, ¿Cuál es el de la «función religiosa»? no es fácilmente manejable por el Derecho, porque los individuos y las comunidades no son «titulares de funciones», sino sujetos libres. Hablar de función pública y de función religiosa como términos o criterios de delimitación, desde la perspectiva del Estado de derecho de nuestros días es difícil de comprender, porque parece evocar el dualismo de las «dos potestades». Sólo mediante el reconocimiento recíproco de dos esferas propias de actuación, tendría sentido este tipo de contraposiciones. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La demanda reconoce la contraposición al dar su interpretación del sistema de cooperación que establece el art. 16.3 de la Constitución, pues dice que no existe una finalidad compartida, ya que el Estado moderno secularizado y, en concreto, el Estado definido por nuestra Constitución, persigue una constelación de valores propios e independientes, distintos de aquellos que son propios de una Comunidad religiosa. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Con esta aclaración, el planteamiento de la demanda adquiere coherencia: si los valores que ha de perseguir el Estado han de ser independientes y distintos de los de la comunidad religiosa, se excluye toda finalidad común, y con ello todo «compartimento de finalidades» representa obviamente una confusión de funciones. Ahora bien, ¨cómo se articula el postulado de la diversificación de valores que la demanda propone como exigencia constitucional?. ¨Cómo se logra que los valores o los fines sean distintos e independientes o más exactamente deban ser distintos o independientes como consecuencia del concreto Estado definido por nuestra Constitución? La única forma de llevar a cabo esta articulación consiste en suponer una norma que limite los valores asumibles por los individuos o confesiones religiosas a aquellos que sean ajenos a los intereses o funciones del Estado, o, a la inversa, limitar los valores asumibles por el Estado a aquellos que no hayan sido previamente asumidos por alguna creencia religiosa. </w:t>
+        <w:t xml:space="preserve">Con esta aclaración, el planteamiento de la demanda adquiere coherencia: si los valores que ha de perseguir el Estado han de ser independientes y distintos de los de la comunidad religiosa, se excluye toda finalidad común, y con ello todo «compartimento de finalidades» representa obviamente una confusión de funciones. Ahora bien, ¿Cómo se articula el postulado de la diversificación de valores que la demanda propone como exigencia constitucional?. ¿Cómo se logra que los valores o los fines sean distintos e independientes o más exactamente deban ser distintos o independientes como consecuencia del concreto Estado definido por nuestra Constitución? La única forma de llevar a cabo esta articulación consiste en suponer una norma que limite los valores asumibles por los individuos o confesiones religiosas a aquellos que sean ajenos a los intereses o funciones del Estado, o, a la inversa, limitar los valores asumibles por el Estado a aquellos que no hayan sido previamente asumidos por alguna creencia religiosa. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Se comprende que ninguno de estos planteamientos es aceptable bajo los esquemas de la Constitución. La garantía de la libertad religiosa como derecho fundamental, no tolera inmisiones del Estado que limiten los fines o valores de cualquier creencia, salvo los límites del orden público impuestos a las manifestaciones externas de culto. Limitar apriorísticamente la función del Estado a la satisfacción de valores ajenos a los concebidos y aceptados como tales por las confesiones religiosas, sería una intolerable limitación de la soberanía nacional. Sería absurdo que el Estado renunciase a penar los delitos de sangre por el hecho de que el valor de la vida o integridad física del hombre figure en el Decálogo de la Religión Cristiana. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La aconfesionalidad del Estado, su separación de la Iglesia, su neutralidad si se quiere, no pueden significar la necesidad jurídica de que los valores y fines sean diferentes. Caben, por tanto, valores y fines comunes, como lógico presupuesto de los mecanismos de cooperación que los poderes públicos están llamados a mantener en acatamiento a lo que se dispone en el art. 16.3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -750,51 +750,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Si la conciencia puede llegar a constituir causa de objeción al cumplimiento de los deberes militares, ese mismo principio puede demandar una actuación prestacional de los poderes públicos. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Se ve, por tanto, que para la demanda no hay una lesión constitucional por el hecho de que el Estado preste asistencia religiosa a las Fuerzas Armadas. Aunque en algún lugar de la demanda se dice que ni el art. 16.3 de la Constitución, ni el art. 177 de las Reales Ordenanzas imponen la obligación de prestar asistencia religiosa específica, nada se opone constitucionalmente a ello. La propia argumentación de la demanda sobre el fomento positivo de la libertad parece reconocer la plena legitimidad de una actitud prestacional del Estado en este campo. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Supuesto que la libertad del ciudadano no padece por la prestación de una asistencia religiosa en las Fuerzas Armadas, donde cada miembro es libre de aceptarla o rechazarla -lo que es obvio a la vista de lo que establece el art. 177 de las RR. OO.-, el problema queda situado en sus aspectos instrumentales. ¨Cómo puede el Estado prestar el servicio de asistencia religiosa? Puede hacerlo a través de sus propios medios, incardinando en su propia organización a las personas más aptas para la prestación del servicio, o puede hacerlo valiéndose de fórmulas de «gestión indirecta». </w:t>
+        <w:t xml:space="preserve">Supuesto que la libertad del ciudadano no padece por la prestación de una asistencia religiosa en las Fuerzas Armadas, donde cada miembro es libre de aceptarla o rechazarla -lo que es obvio a la vista de lo que establece el art. 177 de las RR. OO.-, el problema queda situado en sus aspectos instrumentales. ¿Cómo puede el Estado prestar el servicio de asistencia religiosa? Puede hacerlo a través de sus propios medios, incardinando en su propia organización a las personas más aptas para la prestación del servicio, o puede hacerlo valiéndose de fórmulas de «gestión indirecta». </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Derecho comparado ofrece a este respecto muy variadas soluciones. En muchos países occidentales, los capellanes militares forman parte de la estructura del Ejército y están sujetos a los deberes y ordenanzas militares sin otras especialidades que las derivadas de la índole de su función, como es el caso de Italia y de Gran Bretaña. En Estados Unidos, Bélgica, Canadá, Holanda y Suiza se compatibiliza sin desdoro alguno para el Estado aconfesional la existencia de capellanes castrenses integrados en las filas del Ejército y sujetos a graduación. En otros países, como Alemania, no existe un cuerpo eclesiástico castrense, pero hay un reconocimiento amplio de la intervención de las Iglesias en el Ejército (art. 141 de la Constitución de Weimar declarado vigente por el art. 140 de la G. G.), hasta el punto de que autorizada doctrina entiende que el precepto fundamenta deberes del Estado como titular de la soberanía militar y derechos de las Comunidades religiosas al acceso y ejecución de actividades religiosas. Se aprecia, por tanto, que en los ordenamientos en los que la técnica escogida para la asistencia religiosa a las Fuerzas Armadas no está representada por un criterio orgánico, la posición de control del Estado es notoriamente más débil que las que parten del reconocimiento de un cuerpo castrense propio. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La opción por uno de estos dos sistemas viene condicionada por datos o factores históricos o tradicionales. Y, sobre todo, «corresponde a la discrecionalidad política de la Ley (del Parlamento) establecer los modos y formas en que se articula la cooperación». La preferencia por el sistema que la demanda califica de «integración orgánica» o por otras fórmulas de asistencia religiosa, por su significado secundario e instrumental debe quedar confiado a la opción del legislador, sin que la Constitución imponga una única solución, lo que sería la negación del pluralismo político como el Tribunal ha destacado desde sus primeras Sentencias. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">