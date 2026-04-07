--- v0 (2025-12-25)
+++ v1 (2026-04-07)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 27 de octubre de 2009</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -643,51 +643,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Como ocurriera en la STC 179/2009, FJ 2, antes de abordar el examen de la cuestión de fondo planteada, hemos de resolver las dudas de orden procesal planteadas por el Abogado del Estado en relación con el apartado segundo del art. 171.4 CP, debiendo —como entonces— recordar que no existe ningún óbice para realizar un pronunciamiento de inadmisión de una cuestión de inconstitucionalidad en la fase de resolución de la misma, esto es, mediante Sentencia, dado que la tramitación del art.  37.1 LOTC no tiene carácter preclusivo y cabe apreciar en Sentencia la ausencia de los requisitos, tanto procesales como de fundamentación, requeridos para el válido planteamiento de la cuestión de inconstitucionalidad (por todas, SSTC 224/2006, de 6 de julio, FJ 4; 166/2007, de 4 de julio, FJ 5; y 59/2008, de 14 de mayo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Sostiene —ahora, como entonces— el Abogado del Estado que, aunque el órgano judicial cuestiona la constitucionalidad del art. 171.4 CP en su integridad, resulta obvio que la norma de cuya validez depende el fallo es el primer párrafo del citado precepto, y no el segundo, por lo que respecto de éste la cuestión no puede ser admitida.  Esta solicitud de inadmisión parcial debe ser también en este caso acogida, ya que —como se recordó en la STC 179/2009, FJ 2— “es doctrina de este Tribunal que, aunque en principio es al órgano judicial que plantea la cuestión a quien corresponde formular el llamado juicio de relevancia, esta regla debe ceder en los supuestos en los que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no media nexo causal alguno entre la validez de la norma cuestionada y la resolución del proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales (por todas, SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4; 174/1998, de 23 de julio, FJ 1; 67/2002, de 21 de marzo, FJ 2; 255/2004, de 22 de diciembre, FJ 2; 252/2005, de 11 de octubre, FJ 3; y 100/2006, de 30 de marzo, FJ 2)”.</w:t>
+        <w:t xml:space="preserve">Sostiene —ahora, como entonces— el Abogado del Estado que, aunque el órgano judicial cuestiona la constitucionalidad del art. 171.4 CP en su integridad, resulta obvio que la norma de cuya validez depende el fallo es el primer párrafo del citado precepto, y no el segundo, por lo que respecto de éste la cuestión no puede ser admitida.  Esta solicitud de inadmisión parcial debe ser también en este caso acogida, ya que —como se recordó en la STC 179/2009, FJ 2— “es doctrina de este Tribunal que, aunque en principio es al órgano judicial que plantea la cuestión a quien corresponde formular el llamado juicio de relevancia, esta regla debe ceder en los supuestos en los que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no media nexo causal alguno entre la validez de la norma cuestionada y la resolución del proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales (por todas, SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4; 174/1998, de 23 de julio, FJ 1; 67/2002, de 21 de marzo, FJ 2; 255/2004, de 23 de diciembre, FJ 2; 252/2005, de 11 de octubre, FJ 3; y 100/2006, de 30 de marzo, FJ 2)”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el presente caso nos encontramos también ante un supuesto en que resulta notorio que el párrafo segundo del art. 171.4 CP no resulta de aplicación al caso que ha de ser resuelto en la vía judicial previa, y que la norma de cuya validez depende el fallo y la única cuyo análisis de constitucionalidad nos compete en el presente procedimiento, de conformidad con lo dispuesto en el art. 35.1 LOTC, es el párrafo primero del art. 171.4 CP. Como quedó expuesto en los antecedentes, el supuesto de hecho al que el Juez ha de aplicar la norma cuestionada es, junto con el de un maltrato tipificado en el art. 153.1 CP, el de unas presuntas amenazas proferidas por un hombre contra quien es o había sido su cónyuge, sin que exista en las actuaciones dato alguno que permita entender que la víctima era una de las personas especialmente vulnerables a las que se refiere el párrafo segundo del art. 171.4 CP, al que el Ministerio Fiscal no se refiere en ninguno de los casos para justificar su pretensión acusatoria en los procesos a quo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De lo anterior se deduce que procede la inadmisión parcial de la presente cuestión de inconstitucionalidad en lo que se refiere al párrafo segundo del art. 171.4 CP y, en consecuencia, el objeto del presente proceso constitucional se contrae —a este respecto— a examinar la pretendida inconstitucionalidad del párrafo primero del referido precepto, que castiga “con la pena de prisión de seis meses a un año o de trabajos en beneficio de la comunidad de treinta y uno a ochenta días y, en todo caso, privación del derecho a la tenencia y porte de armas de un año y un día a tres años, así como, cuando el Juez o Tribunal lo estime adecuado al interés del menor o incapaz, inhabilitación especial para el ejercicio de la patria potestad, tutela, curatela, guarda o acogimiento hasta cinco años” a quien “de modo leve amenace a quien sea o haya sido su esposa, o mujer que esté o haya estado ligada a él por una análoga relación de afectividad aun sin convivencia”. Del mismo modo que, por idénticas razones, el cuestionamiento del art. 153.1 CP debe quedar limitado a lo que calificaríamos de su inciso primero, por el que se impone igual pena al que “por cualquier medio o procedimiento causare a otro menoscabo psíquico o una lesión no definidos como delito en este Código, o golpeare o maltratare de obra a otro sin causarle lesión, cuando la ofendida sea o haya sido esposa, o mujer que esté o haya estado ligada a él por una análoga relación de afectividad aun sin convivencia”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">