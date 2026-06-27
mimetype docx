--- v0 (2025-12-15)
+++ v1 (2026-06-27)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 22 de junio de 2011</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por, don Pascual Sala Sánchez Presidente, don Eugeni Gay Montalvo, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas, don Manuel Aragón Reyes, don Pablo Pérez Tremps, don Francisco José Hernando Santiago, doña Adela Asua Batarrita, don Luis Ignacio Ortega Álvarez y don Francisco Pérez de los Cobos Orihuel, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por, don Pascual Sala Sánchez Presidente, don Eugeni Gay Montalvo, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas, don Manuel Aragón Reyes, don Pablo Pérez Tremps, don Francisco José Hernando Santiago, doña Adela Asua Batarrita, don Luis Ignacio Ortega Álvarez y don Francisco Pérez de los Cobos Orihuel, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>