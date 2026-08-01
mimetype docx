--- v0 (2025-12-19)
+++ v1 (2026-08-01)
@@ -427,87 +427,87 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Por lo expuesto, el Pleno acuerda acumular el conflicto positivo de competencia planteado por el Gobierno Vasco, registrado con el núm. 443/1982, al que promovió el Gobierno de la nación núm.  de registro 392/1982, y alzar la suspensión que se decidió</w:t>
+        <w:t xml:space="preserve">Por lo expuesto, el Pleno acuerda acumular el conflicto positivo de competencia planteado por el Gobierno Vasco, registrado con el núm. 443/1982, al que promovió el Gobierno de la nación núm. de registro 392/1982, y alzar la suspensión que se decidió por providencia de 24 de noviembre último.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">por providencia de 24 de noviembre último.  De conformidad con lo dispuesto en el art. 64.1 de la LOTC, se concede un plazo común de veinte días para que las representaciones del Gobierno de la Nación y del Gobierno Vasco aporten cuantos documentos y</w:t>
+        <w:t xml:space="preserve">De conformidad con lo dispuesto en el art. 64.1 de la LOTC, se concede un plazo común de veinte días para que las representaciones del Gobierno de la Nación y del Gobierno Vasco aporten cuantos documentos y alegaciones consideren convenientes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">alegaciones consideren convenientes. Publíquese el planteamiento del conflicto promovido por el Gobierno Vasco en los Boletines Oficiales del Estado y del País Vasco, para general conocimiento, y comuníquese al Presidente del Tribunal Supremo para</w:t>
+        <w:t xml:space="preserve">Publíquese el planteamiento del conflicto promovido por el Gobierno Vasco en los Boletines Oficiales del Estado y del País Vasco, para general conocimiento, y comuníquese al Presidente del Tribunal Supremo para conocimiento de la Sala de lo Contencioso-Administrativo correspondiente, por si ante ésta estuviera impugnado o se impugnare el referido Real Decreto 1765/1982, de 24 de julio, en cuyo caso deberá suspenderse el curso del proceso hasta la decisión del</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">conocimiento de la Sala de lo Contencioso-Administrativo correspondiente, por si ante ésta estuviera impugnado o se impugnare el referido Real Decreto 1765/1982, de 24 de julio, en cuyo caso deberá suspenderse el curso del proceso hasta la decisión del</w:t>
+        <w:t xml:space="preserve">conflicto, según dispone el art.  61.2 de la LOTC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">conflicto, según dispone el art.  61.2 de la LOTC.  Particípese al Presidente del Gobierno de la Nación la formalización del conflicto planteado por el Gobierno Vasco.</w:t>
+        <w:t xml:space="preserve">Particípese al Presidente del Gobierno de la Nación la formalización del conflicto planteado por el Gobierno Vasco.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00AD51A7" w:rsidP="00FA1DC4" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="00691472" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>