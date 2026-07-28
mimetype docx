--- v0 (2025-12-19)
+++ v1 (2026-07-28)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 17 de junio de 1983</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional compuesto por don Jerónimo Arozamena Sierra, Vicepresidente, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo y Ponce de León, don Francisco Tomás y Valiente, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral, don Antonio Truyol Serra y don Francisco Pera Verdaguer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional compuesto por don Jerónimo Arozamena Sierra, Vicepresidente, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo y Ponce de León, don Francisco Tomás y Valiente, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral, don Antonio Truyol Serra y don Francisco Pera Verdaguer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -855,51 +855,51 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º. Que los arts. 12 y 64, núm. 2, apartado A), de la Ley 14/1966, de 18 de marzo, de Prensa e Imprenta, y las normas reglamentarias que los desarrollan, fueron derogadas por la Constitución.</w:t>
+        <w:t xml:space="preserve">1º. Que los arts. 12 y 64, núm. 2, apartado A), de la Ley 14/1966, de 18 de marzo, de Prensa e Imprenta, y las normas reglamentarias que los desarrollan, fueron derogados por la Constitución.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º. Que es nulo el Decreto del Consejo Ejecutivo de la Generalidad de Cataluña 11/1982, de 13 de enero, objeto del presente conflicto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>