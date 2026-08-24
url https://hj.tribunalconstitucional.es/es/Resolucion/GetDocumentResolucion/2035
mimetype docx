--- v0 (2025-12-25)
+++ v1 (2026-08-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 16 de octubre de 1992</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, Vicepresidente, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don José Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizábal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carlos Viver Pi-Sunyer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, Vicepresidente, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don José Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizábal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carlos Viver Pi-Sunyer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>