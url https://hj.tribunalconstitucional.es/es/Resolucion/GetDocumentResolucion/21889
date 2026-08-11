--- v0 (2025-12-07)
+++ v1 (2026-08-11)
@@ -845,117 +845,143 @@
     <w:p w:rsidRPr="00D64CC6" w:rsidR="00AD51A7" w:rsidP="00B40515" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="008777C4">
-[...9 lines deleted...]
-        <w:t>Inadmitir a trámite la cuestión de inconstitucionalidad núm. 3336-2008, planteada por el Juzgado de lo Social núm. 1 de Zamora.</w:t>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Inadmitir a trámite la cuestión de inconstitucionalidad núm. 3336-2008, planteada por el Juzgado de lo Social núm. 1 de Zamora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Publíquese en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00AD51A7" w:rsidP="00FA1DC4" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="00691472" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Madrid, a siete de octubre de dos mil ocho.</w:t>
+    <w:p w:rsidR="00AD51A7" w:rsidP="00394F68" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Madrid, a siete de octubre de dos mil ocho.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00AD51A7" w:rsidP="00E70809" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>