--- v0 (2025-12-25)
+++ v1 (2026-09-07)
@@ -1207,51 +1207,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Fiscal General del Estado, por las razones de las que también se ha dejado constancia en los antecedentes, se opone a la admisión a trámite de la cuestión de inconstitucionalidad tanto por apreciar el incumplimiento de los requisitos procesales para su promoción como por estimarla notoriamente infundada (art. 37.1 de la Ley Orgánica del Tribunal Constitucional: LOTC).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. De acuerdo con el art. 37.1 LOTC, este Tribunal puede rechazar en trámite de admisión y mediante Auto, sin otra audiencia que la del Fiscal General del Estado, la cuestión de inconstitucionalidad cuando faltaren las condiciones procesales o fuere notoriamente infundada. Respecto al análisis de estos aspectos en la cuestión aquí planteada, con carácter inicial debemos advertir que, con posterioridad a su interposición, la redacción dada por el Real Decreto-ley 3/2012 a los preceptos objeto del presente procedimiento —arts. 56.2 LET y 110.1 y 111 b) LJS— ha sido sustituida por la establecida, respectivamente, en los arts. 18.8 y 23.1 y 23.2 de la Ley 3/2012, de 6 de julio, sobre medidas urgentes para la reforma del mercado laboral. Esta circunstancia, sin embargo, no conlleva, por sí sola, la pérdida del objeto de la cuestión planteada. En tal sentido, es importante destacar que el nuevo tenor dado por la Ley 3/2012 a los preceptos indicados es idéntico al ya ofrecido en el Real Decreto-ley 3/2012, al margen de que, conforme a reiterada jurisprudencia constitucional, “en las cuestiones de inconstitucionalidad los efectos extintivos sobre el objeto del proceso como consecuencia de la derogación o modificación de la norma cuestionada vienen determinados por el hecho de que la norma cuestionada, tras esa derogación o modificación, no sólo resulte aplicable en el proceso a quo sino también que de su validez dependa la decisión a adoptar en el mismo” (STC 255/2004, de 22 de diciembre, FJ 2; o STC 175/2011, de 8 de noviembre, FJ 2). Pues bien, precisamente, una de las controversias a dilucidar en este procedimiento es la de determinar si, en realidad, la redacción dada por el Real Decreto-ley 3/2012 a los arts. 56.2 LET y 110.1 y 111 b) LJS resulta aplicable y determinante en el litigio, y no ya por efectos de la posterior aprobación de la Ley 3/2012, sino por constituir un aspecto discutido desde el momento previo en que se elevó la cuestión de inconstitucionalidad.</w:t>
+        <w:t xml:space="preserve">2. De acuerdo con el art. 37.1 LOTC, este Tribunal puede rechazar en trámite de admisión y mediante Auto, sin otra audiencia que la del Fiscal General del Estado, la cuestión de inconstitucionalidad cuando faltaren las condiciones procesales o fuere notoriamente infundada. Respecto al análisis de estos aspectos en la cuestión aquí planteada, con carácter inicial debemos advertir que, con posterioridad a su interposición, la redacción dada por el Real Decreto-ley 3/2012 a los preceptos objeto del presente procedimiento —arts. 56.2 LET y 110.1 y 111 b) LJS— ha sido sustituida por la establecida, respectivamente, en los arts. 18.8 y 23.1 y 23.2 de la Ley 3/2012, de 6 de julio, sobre medidas urgentes para la reforma del mercado laboral. Esta circunstancia, sin embargo, no conlleva, por sí sola, la pérdida del objeto de la cuestión planteada. En tal sentido, es importante destacar que el nuevo tenor dado por la Ley 3/2012 a los preceptos indicados es idéntico al ya ofrecido en el Real Decreto-ley 3/2012, al margen de que, conforme a reiterada jurisprudencia constitucional, “en las cuestiones de inconstitucionalidad los efectos extintivos sobre el objeto del proceso como consecuencia de la derogación o modificación de la norma cuestionada vienen determinados por el hecho de que la norma cuestionada, tras esa derogación o modificación, no sólo resulte aplicable en el proceso a quo sino también que de su validez dependa la decisión a adoptar en el mismo” (STC 255/2004, de 23 de diciembre, FJ 2; o STC 175/2011, de 8 de noviembre, FJ 2). Pues bien, precisamente, una de las controversias a dilucidar en este procedimiento es la de determinar si, en realidad, la redacción dada por el Real Decreto-ley 3/2012 a los arts. 56.2 LET y 110.1 y 111 b) LJS resulta aplicable y determinante en el litigio, y no ya por efectos de la posterior aprobación de la Ley 3/2012, sino por constituir un aspecto discutido desde el momento previo en que se elevó la cuestión de inconstitucionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. En efecto, por lo que se refiere a los defectos procesales aducidos, el Fiscal alega, en concreto, que la cuestión de inconstitucionalidad planteada no cumple los requisitos de los denominados juicios de aplicabilidad y relevancia, por considerar que las normas cuestionadas no resultan aplicables al proceso a quo, ya sea por razones objetivas —en concreto, en relación con el art. 111 b) LJS—, o ya sea por razones temporales —por haberse producido el despido antes de la entrada en vigor del Real Decreto-ley 3/2012—.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1572,68 +1572,50 @@
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Inadmitir a trámite la presente cuestión de inconstitucionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Publíquese este Auto en el “Boletín Oficial del Estado”.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00AD51A7" w:rsidP="00FA1DC4" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="00691472" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>