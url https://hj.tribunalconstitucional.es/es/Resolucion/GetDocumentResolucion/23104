--- v0 (2025-12-23)
+++ v1 (2026-07-28)
@@ -1390,51 +1390,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Debe, en consecuencia, declararse inconstitucional y nula la letra c) del art. 2.1 de la Ley de las Cortes de Castilla-La Mancha 11/2000, de 26 de diciembre, del impuesto sobre determinadas actividades que inciden en el medio ambiente.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">5. Llegados al fin de nuestro enjuiciamiento, antes de pronunciar el fallo sólo nos resta realizar dos precisiones sobre cuál es el alcance concreto que debe atribuirse a la declaración de inconstitucionalidad y nulidad que le integra. Por una parte, es necesario extender, como solicita el Abogado del Estado, en virtud de la previsión del art. 39.1 de la Ley Orgánica 2/1979, de 3 de octubre, del Tribunal Constitucional, “aplicable tanto en los recursos como en las cuestiones de inconstitucionalidad” (SSTC 178/2004, de 21 de octubre, FJ 10; y 255/2004, de 22 de diciembre, FJ 7) y “al margen de su posible relevancia para la resolución del presente caso” (STC 121/2011, de 7 de julio, FJ 2), la declaración de inconstitucionalidad y nulidad de las letras b) y c) del art. 2.1 de la Ley de las Cortes de Castilla-La Mancha 11/2000, de 26 de diciembre, del impuesto sobre determinadas actividades que inciden en el medio ambiente, a otros preceptos de la misma norma legal y, concretamente, a los arts. 2.2 (definición de la actividad de almacenamiento de residuos radiactivos) y 2.3 (supuesto de no sujeción con relación al almacenamiento de residuos radioactivos), 5.1 b) y c) (forma de determinación de la base imponible tanto en el caso de producción termonuclear de energía eléctrica como en el de almacenamiento de residuos radiactivos), 6 b) y c) (forma de determinación de la cuota tributaria tanto en el supuesto de producción termonuclear de energía eléctrica como en el de almacenamiento de residuos radiactivos), y 7.4 (supuesto especial de período impositivo en el caso de almacenamiento de residuos radiactivos), al apreciarse la existencia de “una relación de conexión o consecuencia entre los preceptos declarados inconstitucionales y aquellos otros a los que la inconstitucionalidad se extiende o se propaga” (STC 365/2006, de 21 de diciembre, FJ 7). En efecto, como es apreciable, los preceptos respecto de los cuales el Abogado del Estado solicita la extensión de la declaración de inconstitucionalidad son los que configuran el gravamen sobre la producción termonuclear de energía eléctrica y sobre el almacenamiento de residuos radioactivos, razón por la cual, expulsados del ordenamiento jurídico los preceptos delimitadores de sus hechos imponibles, la misma suerte deben seguir los restantes preceptos estructuradores de los tributos considerados inconstitucionales, como son, los relativos a la delimitación negativa del hecho imponible (art. 2.2 y 3), a la cuantificación de la base imponible [art. 5.1 b) y c)] y a la determinación de la cuota tributaria [art. 6 b) y c)].</w:t>
+        <w:t xml:space="preserve">5. Llegados al fin de nuestro enjuiciamiento, antes de pronunciar el fallo sólo nos resta realizar dos precisiones sobre cuál es el alcance concreto que debe atribuirse a la declaración de inconstitucionalidad y nulidad que le integra. Por una parte, es necesario extender, como solicita el Abogado del Estado, en virtud de la previsión del art. 39.1 de la Ley Orgánica 2/1979, de 3 de octubre, del Tribunal Constitucional, “aplicable tanto en los recursos como en las cuestiones de inconstitucionalidad” (SSTC 178/2004, de 21 de octubre, FJ 10; y 255/2004, de 23 de diciembre, FJ 7) y “al margen de su posible relevancia para la resolución del presente caso” (STC 121/2011, de 7 de julio, FJ 2), la declaración de inconstitucionalidad y nulidad de las letras b) y c) del art. 2.1 de la Ley de las Cortes de Castilla-La Mancha 11/2000, de 26 de diciembre, del impuesto sobre determinadas actividades que inciden en el medio ambiente, a otros preceptos de la misma norma legal y, concretamente, a los arts. 2.2 (definición de la actividad de almacenamiento de residuos radiactivos) y 2.3 (supuesto de no sujeción con relación al almacenamiento de residuos radioactivos), 5.1 b) y c) (forma de determinación de la base imponible tanto en el caso de producción termonuclear de energía eléctrica como en el de almacenamiento de residuos radiactivos), 6 b) y c) (forma de determinación de la cuota tributaria tanto en el supuesto de producción termonuclear de energía eléctrica como en el de almacenamiento de residuos radiactivos), y 7.4 (supuesto especial de período impositivo en el caso de almacenamiento de residuos radiactivos), al apreciarse la existencia de “una relación de conexión o consecuencia entre los preceptos declarados inconstitucionales y aquellos otros a los que la inconstitucionalidad se extiende o se propaga” (STC 365/2006, de 21 de diciembre, FJ 7). En efecto, como es apreciable, los preceptos respecto de los cuales el Abogado del Estado solicita la extensión de la declaración de inconstitucionalidad son los que configuran el gravamen sobre la producción termonuclear de energía eléctrica y sobre el almacenamiento de residuos radioactivos, razón por la cual, expulsados del ordenamiento jurídico los preceptos delimitadores de sus hechos imponibles, la misma suerte deben seguir los restantes preceptos estructuradores de los tributos considerados inconstitucionales, como son, los relativos a la delimitación negativa del hecho imponible (art. 2.2 y 3), a la cuantificación de la base imponible [art. 5.1 b) y c)] y a la determinación de la cuota tributaria [art. 6 b) y c)].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por otra parte, y por exigencia del principio de seguridad jurídica (art. 9.3 CE), y al igual que hicimos en las SSTC 289/2000, de 30 de noviembre (FJ 7), con relación al impuesto balear sobre instalaciones que afectan al medio ambiente, y 179/2006, de 13 de junio (FJ 11), respecto del impuesto extremeño sobre instalaciones que incidan en el medio ambiente, únicamente han de considerarse situaciones susceptibles de ser revisadas con fundamento en esta Sentencia aquellas que, a la fecha de publicación de la misma, no hayan adquirido firmeza por haber sido impugnadas en tiempo y forma y no haber recaído todavía en ellos una resolución administrativa o judicial firme.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>