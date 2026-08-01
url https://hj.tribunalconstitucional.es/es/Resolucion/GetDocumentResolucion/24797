--- v0 (2025-12-16)
+++ v1 (2026-08-01)
@@ -850,51 +850,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Al respecto es necesario traer a colación una reiterada doctrina constitucional que ha venido resaltando la importancia, en todos los órdenes jurisdiccionales, de la efectividad de los actos de comunicación procesal y, en particular, del emplazamiento, a través del cual el órgano judicial pone en conocimiento de quienes ostentan algún derecho o interés la existencia misma del proceso, dada la trascendencia que estos actos revisten para garantizar el derecho reconocido en el art. 24.1 CE. Por esta razón pesa sobre los órganos judiciales la responsabilidad de velar por la correcta constitución de la relación jurídico-procesal, sin que, claro está, ello signifique exigir al Juez o Tribunal correspondiente el despliegue de una desmedida labor investigadora (entre otras, STC 136/2014, de 8 de septiembre, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En particular, en relación con los emplazamientos en la jurisdicción contenciosa-administrativa, hemos insistido en numerosas resoluciones en la necesidad del emplazamiento personal de quienes están legitimados para comparecer como demandados o coadyuvantes en procesos que inciden directamente en sus derechos e intereses cuando fueran conocidos e identificables a partir de los datos que figuren en el escrito de interposición del recurso contencioso-administrativo, en el expediente administrativo o en la demanda, suponiendo la falta de dicho emplazamiento en estos casos una vulneración del derecho a la tutela judicial efectiva (por todas, STC 241/2006, de 20 de julio, FJ 4, y las que allí se citan: SSTC 97/1991, de 9 de mayo, FJ 2; 100/1994, de 11 de abril, FJ 2; 122/1998, de 15 de junio, FJ 3; 126/1999, de 8 de marzo, FJ 3; 1/2000, de 17 de enero, FJ 3; 102/2003, de 2 de junio, FJ 2; 102/2004, de 2 de junio, FJ 3; 207/2005, de 18 de junio, FJ 2; 246/2005, de 10 de octubre, FJ 3, y 124/2006, de 24 de abril, FJ 2).</w:t>
+        <w:t xml:space="preserve">En particular, en relación con los emplazamientos en la jurisdicción contenciosa-administrativa, hemos insistido en numerosas resoluciones en la necesidad del emplazamiento personal de quienes están legitimados para comparecer como demandados o coadyuvantes en procesos que inciden directamente en sus derechos e intereses cuando fueran conocidos e identificables a partir de los datos que figuren en el escrito de interposición del recurso contencioso-administrativo, en el expediente administrativo o en la demanda, suponiendo la falta de dicho emplazamiento en estos casos una vulneración del derecho a la tutela judicial efectiva (por todas, STC 241/2006, de 20 de julio, FJ 4, y las que allí se citan: SSTC 97/1991, de 9 de mayo, FJ 2; 100/1994, de 11 de abril, FJ 2; 122/1998, de 15 de junio, FJ 3; 126/1999, de 8 de marzo, FJ 3; 1/2000, de 17 de enero, FJ 3; 102/2003, de 2 de junio, FJ 2; 102/2004, de 2 de junio, FJ 3; 207/2005, de 18 de julio, FJ 2; 246/2005, de 10 de octubre, FJ 3, y 124/2006, de 24 de abril, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En consonancia con ello, desde ese prisma que, como se observa, vincula el derecho a la legitimación pasiva con el derecho a la tutela judicial efectiva sin indefensión (art. 24.1 CE), para el otorgamiento del amparo por falta de emplazamiento personal en el proceso contencioso-administrativo tres son los requisitos que viene exigiendo la doctrina constitucional que ha sido citada:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">