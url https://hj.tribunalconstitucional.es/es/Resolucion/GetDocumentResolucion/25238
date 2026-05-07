--- v0 (2025-12-19)
+++ v1 (2026-05-07)
@@ -814,51 +814,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por su parte, tanto la representación procesal de la Xunta como la del Parlamento de Galicia postulan la desestimación del recurso, aduciendo que los preceptos impugnados se enmarcan en la competencia de desarrollo de las bases del régimen energético, según el art. 28.3 del Estatuto de Autonomía de Galicia (Ley Orgánica 1/1981, de 6 de abril), en conexión con la competencia de defensa del consumidor y del usuario (art. 30.4 del texto estatutario).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. Dado el objeto del proceso, para su enjuiciamiento debemos comenzar por encuadrar la controversia conforme al sistema de distribución de competencias entre el Estado y las Comunidades Autónomas, atendiendo al contenido y finalidad de los preceptos impugnados, de acuerdo con nuestra reiterada doctrina sobre los criterios de incardinación competencial (SSTC 197/1996, de 3 de noviembre, FJ 3; 45/2015, de 5 de marzo, FJ 3, y 62/2016, de 17 de marzo, FJ 5, entre muchas otras).</w:t>
+        <w:t xml:space="preserve">2. Dado el objeto del proceso, para su enjuiciamiento debemos comenzar por encuadrar la controversia conforme al sistema de distribución de competencias entre el Estado y las Comunidades Autónomas, atendiendo al contenido y finalidad de los preceptos impugnados, de acuerdo con nuestra reiterada doctrina sobre los criterios de incardinación competencial (SSTC 197/1996, de 28 de noviembre, FJ 3; 45/2015, de 5 de marzo, FJ 3, y 62/2016, de 17 de marzo, FJ 5, entre muchas otras).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Debemos de la misma forma recordar que las normas de Derecho europeo —algunas de ellas citadas en defensa de los preceptos impugnados—, ni son canon de constitucionalidad de las leyes, estatales o autonómicas, ni predeterminan, tampoco, el reparto interno de competencias en orden al desarrollo o ejecución de la normativa de la Unión (STC 103/2015, de 28 de mayo, FJ 3).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">