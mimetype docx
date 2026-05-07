--- v0 (2025-12-13)
+++ v1 (2026-05-07)
@@ -1162,51 +1162,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Consecuentemente, debe levantarse la suspensión del artículo 8 e) y mantenerse la de los artículos 10.1, 14.8, 17.1 y la nueva letra k) del artículo 124.2 de la Ley 18/2007, introducido por la disposición final tercera, apartado tercero de la Ley 4/2016.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">b) No puede mantenerse la suspensión de la disposición final sexta. El Abogado del Estado se limita a señalar que la vigencia y eficacia del mandato que contiene afectará a la seguridad jurídica lo que no es argumento suficiente para mantenerla. Concretamente, debe tenerse en cuenta la consolidada doctrina constitucional en la que se sostiene que los daños que pudieran producirse a la seguridad jurídica, “derivados de la confluencia entre una regulación estatal y otra autonómica son una consecuencia inherente a toda situación de pendencia de un recurso de inconstitucionalidad y consustanciales, por tanto, al funcionamiento del Estado de las autonomías y a la coexistencia del ordenamiento estatal con los ordenamientos autonómicos”. De ahí que este Tribunal haya sostenido que “de lo que se trata en este trámite no es de defender la seguridad jurídica con argumentos que pueden valer para cualesquiera impugnaciones, sino de alegar y acreditar los perjuicios irreparables o de difícil reparación que se producirían, en concreto, por la vigencia de los preceptos impugnados durante todo el tiempo que dure el proceso constitucional” (entre otros muchos, AATC 156/2008, de 12 de junio, FJ 4; 60/2013, de 26 de febrero, FJ 5; 153/2014, de 27 de julio, FJ 3, y 18/2017, FJ 5). Los daños a la seguridad jurídica que pueda ocasionar la pendencia de este proceso constitucional son, por tanto, los que se derivan de cualquier impugnación, por lo que no justifican el mantenimiento de la suspensión de la eficacia de la disposición final sexta.</w:t>
+        <w:t xml:space="preserve">b) No puede mantenerse la suspensión de la disposición final sexta. El Abogado del Estado se limita a señalar que la vigencia y eficacia del mandato que contiene afectará a la seguridad jurídica lo que no es argumento suficiente para mantenerla. Concretamente, debe tenerse en cuenta la consolidada doctrina constitucional en la que se sostiene que los daños que pudieran producirse a la seguridad jurídica, “derivados de la confluencia entre una regulación estatal y otra autonómica son una consecuencia inherente a toda situación de pendencia de un recurso de inconstitucionalidad y consustanciales, por tanto, al funcionamiento del Estado de las autonomías y a la coexistencia del ordenamiento estatal con los ordenamientos autonómicos”. De ahí que este Tribunal haya sostenido que “de lo que se trata en este trámite no es de defender la seguridad jurídica con argumentos que pueden valer para cualesquiera impugnaciones, sino de alegar y acreditar los perjuicios irreparables o de difícil reparación que se producirían, en concreto, por la vigencia de los preceptos impugnados durante todo el tiempo que dure el proceso constitucional” (entre otros muchos, AATC 156/2008, de 12 de junio, FJ 4; 60/2013, de 26 de febrero, FJ 5; 205/2014, de 22 de julio, FJ 3, y 18/2017, FJ 5). Los daños a la seguridad jurídica que pueda ocasionar la pendencia de este proceso constitucional son, por tanto, los que se derivan de cualquier impugnación, por lo que no justifican el mantenimiento de la suspensión de la eficacia de la disposición final sexta.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En consecuencia, procede levantar la suspensión de la vigencia de la disposición final sexta.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">