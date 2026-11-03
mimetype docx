--- v0 (2025-12-14)
+++ v1 (2026-11-03)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 1 de junio de 2000</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Pedro Cruz Villalón, Presidente, don Carles Viver Pi-Sunyer, don Rafael de Mendizábal Allende, don Manuel Jiménez de Parga y Cabrera, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado, </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Pedro Cruz Villalón, Presidente, don Carles Viver Pi-Sunyer, don Rafael de Mendizábal Allende, don Manuel Jiménez de Parga y Cabrera, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -260,51 +260,51 @@
         </w:rPr>
         <w:t>I. Antecedentes</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1. La Sala Primera del Tribunal Constitucional, en su Sentencia 103/1996, de 11 de junio, dimanante del recurso de amparo núm. 2309/94, acordó plantear la cuestión de inconstitucionalidad de la que se hace mérito en el encabezamiento.</w:t>
+        <w:t xml:space="preserve">1. La Sala Primera del Tribunal Constitucional, en su STC 103/1996, de 11 de junio, dimanante del recurso de amparo núm. 2309/94, acordó plantear la cuestión de inconstitucionalidad de la que se hace mérito en el encabezamiento.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2. Mediante providencia de 25 de junio de 1996 la Sección Segunda acordó dar trámite a la cuestión de inconstitucionalidad y, a tal efecto, y conforme establece el art. 37.2 LOTC, dar traslado de las actuaciones precisas al Congreso de los Diputados y al Senado, por conducto de sus Presidentes, al Gobierno, por conducto del Ministerio de Justicia, y al Fiscal General del Estado para que, en el improrrogable plazo de quince días, pudieran personarse en el proceso y formular las alegaciones que estimaren convenientes. Igualmente se acordó publicar la incoación del proceso en el "Boletín Oficial del Estado".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">