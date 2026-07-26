--- v0 (2025-12-15)
+++ v1 (2026-07-26)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 5 de noviembre de 1985</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Jerónimo Arozamena Sierra, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo, don Francisco Tomás y Valiente, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral y don Francisco Pera Verdaguer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Jerónimo Arozamena Sierra, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo, don Francisco Tomás y Valiente, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral y don Francisco Pera Verdaguer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>