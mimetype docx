--- v0 (2025-12-19)
+++ v1 (2026-05-25)
@@ -859,51 +859,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Aclarado el anterior extremo, podemos proceder ya al análisis de la primera infracción constitucional que se atribuye al art. 133, párrafo primero, del Código civil. En el Auto de planteamiento de la cuestión se aduce que el precepto colisiona con el derecho a la igualdad ante la ley en un doble sentido: por una parte, porque consagra una diferenciación de trato, en los supuestos de falta de posesión de estado, según el origen matrimonial o no de la filiación que, a juicio del órgano judicial, no puede ser considerado como elemento diferenciador que justifique la disimilitud de supuestos ni, por consiguiente, de soluciones jurídicas en cuanto a las oportunidades para acceder al proceso en que se discute la propia existencia de la relación paterno-filial. Por otra parte, por la desigualdad que produce entre los progenitores, al favorecer al que primero determina la filiación por medio del reconocimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El art. 14 CE, al proclamar el principio general de que “los españoles son iguales ante la ley”, establece un derecho subjetivo a obtener un trato igual, e impone a los poderes públicos la obligación de llevar a cabo ese trato igual, al mismo tiempo que limita al poder legislativo y a los poderes de los órganos encargados de la aplicación de las normas jurídicas (STC 49/1982, de 14 de julio, FJ 2). Ahora bien, como tenemos declarado desde la STC 22/1981, de 2 de julio, recogiendo al respecto la doctrina del Tribunal Europeo de Derechos Humanos en relación con el art. 14 del Convenio europeo de derechos humanos (CEDH), el principio de igualdad no implica en todos los casos un tratamiento legal igual con abstracción de cualquier elemento diferenciador de relevancia jurídica, de manera que no toda desigualdad de trato normativo respecto a la regulación de una determinada materia supone una infracción del mandato contenido en el art. 14 CE, sino tan sólo las que introduzcan una diferencia entre situaciones que puedan considerarse iguales, careciendo de una justificación objetiva y razonable para ello. Por tanto, como regla general, lo que exige el principio de igualdad es que a iguales supuestos de hecho se apliquen iguales consecuencias jurídicas y, por consiguiente, veda la utilización de elementos de diferenciación que quepa calificar de arbitrarios o carentes de una justificación razonable. De este modo, lo que prohíbe el principio de igualdad son las desigualdades que resulten artificiosas o injustificadas por no venir fundadas en criterios objetivos y razonables, según criterios o juicios de valor generalmente aceptados. Por lo demás, también es necesario, para que sea constitucionalmente lícita la diferencia de trato, que las consecuencias jurídicas que se deriven de tal distinción sean proporcionadas a la finalidad perseguida, de suerte que se eviten resultados excesivamente gravosos o desmedidos. En resumen, el principio de igualdad, no sólo exige que la diferencia de trato resulte objetivamente justificada, sino también que supere un juicio de proporcionalidad desde una óptica constitucional sobre la relación existente entre la medida adoptada, el resultado producido y la finalidad pretendida [por todas, SSTC 152/2003, de 17 de julio, FJ 5 c); 255/2004, de 22 de diciembre, FJ 4; y 10/2005, de 20 de enero, FJ 5].</w:t>
+        <w:t xml:space="preserve">El art. 14 CE, al proclamar el principio general de que “los españoles son iguales ante la ley”, establece un derecho subjetivo a obtener un trato igual, e impone a los poderes públicos la obligación de llevar a cabo ese trato igual, al mismo tiempo que limita al poder legislativo y a los poderes de los órganos encargados de la aplicación de las normas jurídicas (STC 49/1982, de 14 de julio, FJ 2). Ahora bien, como tenemos declarado desde la STC 22/1981, de 2 de julio, recogiendo al respecto la doctrina del Tribunal Europeo de Derechos Humanos en relación con el art. 14 del Convenio europeo de derechos humanos (CEDH), el principio de igualdad no implica en todos los casos un tratamiento legal igual con abstracción de cualquier elemento diferenciador de relevancia jurídica, de manera que no toda desigualdad de trato normativo respecto a la regulación de una determinada materia supone una infracción del mandato contenido en el art. 14 CE, sino tan sólo las que introduzcan una diferencia entre situaciones que puedan considerarse iguales, careciendo de una justificación objetiva y razonable para ello. Por tanto, como regla general, lo que exige el principio de igualdad es que a iguales supuestos de hecho se apliquen iguales consecuencias jurídicas y, por consiguiente, veda la utilización de elementos de diferenciación que quepa calificar de arbitrarios o carentes de una justificación razonable. De este modo, lo que prohíbe el principio de igualdad son las desigualdades que resulten artificiosas o injustificadas por no venir fundadas en criterios objetivos y razonables, según criterios o juicios de valor generalmente aceptados. Por lo demás, también es necesario, para que sea constitucionalmente lícita la diferencia de trato, que las consecuencias jurídicas que se deriven de tal distinción sean proporcionadas a la finalidad perseguida, de suerte que se eviten resultados excesivamente gravosos o desmedidos. En resumen, el principio de igualdad, no sólo exige que la diferencia de trato resulte objetivamente justificada, sino también que supere un juicio de proporcionalidad desde una óptica constitucional sobre la relación existente entre la medida adoptada, el resultado producido y la finalidad pretendida [por todas, SSTC 152/2003, de 17 de julio, FJ 5 c); 255/2004, de 23 de diciembre, FJ 4; y 10/2005, de 20 de enero, FJ 5].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así pues, el presupuesto esencial para proceder a un enjuiciamiento desde la perspectiva del art. 14 CE es que las situaciones subjetivas que quieran traerse a la comparación sean, efectivamente, equiparables (STC 76/1986, de 9 de junio, FJ 3), y ello entraña la necesidad de que el término de comparación no resulte arbitrario o caprichoso (STC 148/1986, de 25 de noviembre, FJ 6). Dicho de otro modo, el juicio de igualdad ha de constatarse siempre mediante un criterio de carácter relacional que, cuando se proyecta sobre el legislador, requiere la comprobación de que la norma de que se trate atribuye consecuencias jurídicas diversificadoras a grupos o categorías de personas creadas o determinadas por él mismo (STC 181/2000, de 29 de junio, FJ 10), y de que las situaciones subjetivas que quieran compararse sean efectivamente homogéneas o equiparables (STC 200/2001, de 4 de octubre, FJ 5). Sólo entonces puede decirse que la acción selectiva del autor de la norma resulta susceptible de control constitucional dirigido a fiscalizar si la introducción de “factores diferenciales” (STC 42/1986, de 10 de abril, FJ 5) o de “elementos de diferenciación” (STC 162/1985, de 29 de noviembre, FJ 2) resulta o no debidamente fundamentada.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">